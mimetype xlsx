--- v0 (2026-06-04)
+++ v1 (2026-09-05)
@@ -3,68 +3,71 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\DES\49-Listes des établissements\2025-2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\DES\49-Listes des établissements\2026-2027\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F98DD9E8-FBD5-4B7E-B88D-4C97C27282C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E5070FC-6249-4021-8526-9B2396612B24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Feuil1!$A$1:$J$51</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="313">
   <si>
     <t>DSDEN DE L'AUBE</t>
   </si>
   <si>
     <t>Division des établissements et de la scolarité</t>
   </si>
   <si>
     <t>Etablissements publics</t>
   </si>
   <si>
     <t>RNE</t>
   </si>
   <si>
     <t>EP</t>
   </si>
   <si>
     <t>Dénomination</t>
   </si>
   <si>
@@ -136,74 +139,68 @@
   <si>
     <t>03.25.92.35.35</t>
   </si>
   <si>
     <t>ce.0100902b@ac-reims.fr</t>
   </si>
   <si>
     <t>0100005B</t>
   </si>
   <si>
     <t>CLG Paul PORTIER</t>
   </si>
   <si>
     <t>2 rue du 14 Juillet</t>
   </si>
   <si>
     <t>10110 BAR SUR SEINE</t>
   </si>
   <si>
     <t>03.25.29.80.13</t>
   </si>
   <si>
     <t>ce.0100005b@ac-reims.fr</t>
   </si>
   <si>
-    <t>M. SEBIRE Franck</t>
-[...1 lines deleted...]
-  <si>
     <t>0100765C</t>
   </si>
   <si>
     <t>CLG Max HUTIN</t>
   </si>
   <si>
     <t>40 rue du Bois - BP 3</t>
   </si>
   <si>
     <t>10320 BOUILLY</t>
   </si>
   <si>
     <t>03.25.40.20.14</t>
   </si>
   <si>
     <t>ce.0100765c@ac-reims.fr</t>
   </si>
   <si>
-    <t>M. BAROCHE Patrice</t>
-[...1 lines deleted...]
-  <si>
     <t>M. GARNIER Frédéric</t>
   </si>
   <si>
     <t>M. N'GANGUE William</t>
   </si>
   <si>
     <t>0100007D</t>
   </si>
   <si>
     <t>CLG Julien REGNIER</t>
   </si>
   <si>
     <t>13 rue J. Régnier - BP 64</t>
   </si>
   <si>
     <t>10500 BRIENNE LE CHATEAU</t>
   </si>
   <si>
     <t>03.25.92.82.01</t>
   </si>
   <si>
     <t>ce.0100007d@ac-reims.fr</t>
   </si>
   <si>
     <t>Mme DEVINGT Delphine</t>
@@ -391,53 +388,50 @@
   <si>
     <t>M. AUSSEDAT Jean</t>
   </si>
   <si>
     <t>0101031S</t>
   </si>
   <si>
     <t>CLG EUREKA</t>
   </si>
   <si>
     <t>50, rue Anatole France BP 44</t>
   </si>
   <si>
     <t>10153 PONT SAINTE MARIE Cedex</t>
   </si>
   <si>
     <t>03.25.76.47.00</t>
   </si>
   <si>
     <t>ce.0101031s@ac-reims.fr</t>
   </si>
   <si>
     <t>M. JOURDAIN-AUVRAY Denis</t>
   </si>
   <si>
-    <t>Mme FOQUET Sandrine</t>
-[...1 lines deleted...]
-  <si>
     <t>M. AUVY Christophe</t>
   </si>
   <si>
     <t>0100787B</t>
   </si>
   <si>
     <t>REP</t>
   </si>
   <si>
     <t>CLG Paul LANGEVIN</t>
   </si>
   <si>
     <t>26, rue J. Grimau</t>
   </si>
   <si>
     <t>10100 ROMILLY SUR SEINE</t>
   </si>
   <si>
     <t>03.25.24.79.61</t>
   </si>
   <si>
     <t>ce.0100787b@ac-reims.fr</t>
   </si>
   <si>
     <t>M. MEUNIER Jean-Pierre</t>
@@ -490,53 +484,50 @@
   <si>
     <t>M. MOSSER Jérôme</t>
   </si>
   <si>
     <t>Mme SCHWEITZER-HIBON Clarisse</t>
   </si>
   <si>
     <t>0100664T</t>
   </si>
   <si>
     <t>14, av. Gabriel Thierry - BP 40129 STE-SAVINE</t>
   </si>
   <si>
     <t>10603 LA CHAPELLE ST LUC Cedex</t>
   </si>
   <si>
     <t>03.25.79.33.43</t>
   </si>
   <si>
     <t>ce.0100664t@ac-reims.fr</t>
   </si>
   <si>
     <t>M. LEMOISY Xavier</t>
   </si>
   <si>
-    <t>Mme LELOVSKY Charlotte</t>
-[...1 lines deleted...]
-  <si>
     <t>0100031E</t>
   </si>
   <si>
     <t>CLG BEURNONVILLE</t>
   </si>
   <si>
     <t>58 rue Turenne BP 385</t>
   </si>
   <si>
     <t>10026 TROYES Cedex</t>
   </si>
   <si>
     <t>03.25.83.13.20</t>
   </si>
   <si>
     <t>ce.0100031e@ac-reims.fr</t>
   </si>
   <si>
     <t>Mme DENIS Nathalie</t>
   </si>
   <si>
     <t>0100038M</t>
   </si>
   <si>
     <t>CLG LES JACOBINS</t>
@@ -655,53 +646,50 @@
   <si>
     <t>Mme CLIBERT Irène</t>
   </si>
   <si>
     <t>M. GERMAIN Loïc</t>
   </si>
   <si>
     <t xml:space="preserve">0101016A </t>
   </si>
   <si>
     <t>rue de la Maladière - BP 90248 STE-SAVINE</t>
   </si>
   <si>
     <t>10606 LA CHAPELLE ST LUC Cedex</t>
   </si>
   <si>
     <t>03.25.72.15.50</t>
   </si>
   <si>
     <t>ce.0101016a@ac-reims.fr</t>
   </si>
   <si>
     <t>Mme GYSELINCK Lydie</t>
   </si>
   <si>
-    <t>Mme BOTTON Emmanuelle</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">0100022V </t>
   </si>
   <si>
     <t>LYCEE Chrestien de TROYES</t>
   </si>
   <si>
     <t>rue J. Jacques Khim  BP 1067</t>
   </si>
   <si>
     <t>10009 TROYES Cedex</t>
   </si>
   <si>
     <t>03.25.71.53.00</t>
   </si>
   <si>
     <t>ce.0100022v@ac-reims.fr</t>
   </si>
   <si>
     <t>Mme IMBERT-PION Sophie</t>
   </si>
   <si>
     <t xml:space="preserve">0100023W </t>
   </si>
   <si>
     <t>2 avenue Marie de Champagne - BP 393</t>
@@ -733,101 +721,95 @@
   <si>
     <t>03.25.73.34.74</t>
   </si>
   <si>
     <t>ce.0101028n@ac-reims.fr</t>
   </si>
   <si>
     <t>M. CHABLES Fabien</t>
   </si>
   <si>
     <t xml:space="preserve">0100025Y </t>
   </si>
   <si>
     <t>12 av. des Lombards  B.P.80166</t>
   </si>
   <si>
     <t>10003 TROYES Cedex</t>
   </si>
   <si>
     <t>03.25.71.46.60</t>
   </si>
   <si>
     <t>ce.0100025y@ac-reims.fr</t>
   </si>
   <si>
-    <t>M. GOBERT Lucien</t>
-[...1 lines deleted...]
-  <si>
     <t>Mme VOILLEQUIN Nadia</t>
   </si>
   <si>
     <t>0101135E</t>
   </si>
   <si>
     <t>ce.0101135e@ac-reims.fr</t>
   </si>
   <si>
     <t>0100004A</t>
   </si>
   <si>
     <t>LP du VAL-MORE</t>
   </si>
   <si>
     <t>Avenue Bernard Pieds</t>
   </si>
   <si>
     <t>03.25.29.82.88</t>
   </si>
   <si>
     <t>ce.0100004a@ac-reims.fr</t>
   </si>
   <si>
     <t>M. FRANCOIS Xavier</t>
   </si>
   <si>
     <t>0100016N</t>
   </si>
   <si>
     <t>LP Denis DIDEROT</t>
   </si>
   <si>
     <t>102 avenue Jean Jaurès</t>
   </si>
   <si>
     <t>03.25.21.95.81</t>
   </si>
   <si>
     <t>ce.0100016n@ac-reims.fr</t>
   </si>
   <si>
     <t>Mme HENRY Elisabeth</t>
   </si>
   <si>
-    <t>Mme MORICELLY Peggy</t>
-[...1 lines deleted...]
-  <si>
     <t>0101022G</t>
   </si>
   <si>
     <t>Mme AMOUR Valérie</t>
   </si>
   <si>
     <t>0100945Y</t>
   </si>
   <si>
     <t>LP Gabriel VOISIN</t>
   </si>
   <si>
     <t>Chemin des champs de la Loge BP 3016</t>
   </si>
   <si>
     <t>10012 TROYES Cedex 12</t>
   </si>
   <si>
     <t>03.25.83.27.83</t>
   </si>
   <si>
     <t>ce.0100945y@ac-reims.fr</t>
   </si>
   <si>
     <t>M. RICHARDON Thomas</t>
@@ -865,150 +847,171 @@
   <si>
     <t>03.25.41.64.00</t>
   </si>
   <si>
     <t>legta.st-pouange@educagri.fr</t>
   </si>
   <si>
     <t>en gras = nouveaux nommés</t>
   </si>
   <si>
     <t>Mme RAMOS Danielle</t>
   </si>
   <si>
     <t>M. CODUYS Antonin</t>
   </si>
   <si>
     <t>Mme BITOUZET Hélène</t>
   </si>
   <si>
     <t>Mme PORTA Janique</t>
   </si>
   <si>
     <t>M. SIEPER Michel</t>
   </si>
   <si>
-    <t>M. LE BOUTEILLEC Bertrand</t>
-[...1 lines deleted...]
-  <si>
     <t>Mme BOSSELER Aurore</t>
   </si>
   <si>
     <t>LYCEE polyvalent Gaston BACHELARD</t>
   </si>
   <si>
     <t>LYCEE polyvalent Edouard HERRIOT</t>
   </si>
   <si>
     <t>LYCEE polyvalent Marie de CHAMPAGNE</t>
   </si>
   <si>
     <t>LYCEE polyvalent LES LOMBARDS</t>
   </si>
   <si>
     <t>M. THOMPSON-BARON Michaël</t>
   </si>
   <si>
     <t>Mme LOOCK-HERTZOG Caroline</t>
   </si>
   <si>
     <t>M. BENVENUTI Alexandre</t>
   </si>
   <si>
     <t>Mme RAYNAUD Marie-Françoise</t>
   </si>
   <si>
     <t>Mme FRITZ-STERCKLEN Audrey</t>
   </si>
   <si>
     <t>M. KLEIN Stéphane</t>
   </si>
   <si>
     <t>Mme JOOS-COUAILLIER Marie-Cécile</t>
   </si>
   <si>
     <t>Mme KLEIN-MONERET Hélène</t>
   </si>
   <si>
-    <t>Année scolaire 2025-2026</t>
-[...4 lines deleted...]
-  <si>
     <t>M. MIELENZ Alexis</t>
   </si>
   <si>
     <t>Mme CLAUSSE Cécile</t>
   </si>
   <si>
     <t>Mme COLIN Christine</t>
   </si>
   <si>
     <t>M. PETIT Mathieu</t>
   </si>
   <si>
     <t>M. STORZ Jean-Christophe</t>
   </si>
   <si>
     <t>M. POLGE Pierrick</t>
   </si>
   <si>
     <t>Mme BRUNET Chloé</t>
   </si>
   <si>
     <t>M. ROUSSEAU Vincent</t>
   </si>
   <si>
-    <t>Mme PLASSON Anne</t>
-[...1 lines deleted...]
-  <si>
     <t>M. LAVIE Julien</t>
   </si>
   <si>
     <t>Mme GERARD Marjory</t>
   </si>
   <si>
     <t>M. CROON Vincent</t>
   </si>
   <si>
     <t>M. PRESTAT Eric</t>
   </si>
   <si>
     <t>Mme DRISSI Messaouda</t>
   </si>
   <si>
     <t>M. MARCILLY Matthieu</t>
   </si>
   <si>
     <t>Dir. adjt(e) Segpa</t>
   </si>
   <si>
     <t>Mme ALLAIRE Marie-Laure</t>
   </si>
   <si>
-    <t>M. EL-HAMEL Bechire</t>
+    <t>Année scolaire 2026-2027</t>
+  </si>
+  <si>
+    <t>Mme RAMBOUILLET-WYDRA Anne</t>
+  </si>
+  <si>
+    <t>M. MITTON Maxence</t>
+  </si>
+  <si>
+    <t>M. EL-HAMEL Béchire</t>
+  </si>
+  <si>
+    <t>M. MERAT Sébastien</t>
+  </si>
+  <si>
+    <t>Mme BLIN Christelle</t>
+  </si>
+  <si>
+    <t>Mme LAMBERT Fanny</t>
+  </si>
+  <si>
+    <t>Mme ZOZINE Stéphanie</t>
+  </si>
+  <si>
+    <t>Mme SHAHED Basma</t>
+  </si>
+  <si>
+    <t>M. BOURIN Arnaud</t>
+  </si>
+  <si>
+    <t>Mme HUCHARD Sandrine</t>
+  </si>
+  <si>
+    <t>Mme LE FLOCH Sabrina</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -1080,51 +1083,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1183,51 +1186,50 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
@@ -1530,1307 +1532,1307 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100009f@ac-reims.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100785z@ac-reims.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100905e@ac-reims.fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100015m@ac-reims.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100902b@ac-reims.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100031e@ac-reims.fr" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100008e@ac-reims.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100011h@ac-reims.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100787b@ac-reims.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100028b@ac-reims.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100665u@ac-reims.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0101031s@ac-reims.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100664t@ac-reims.fr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100016n@ac-reims.fr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100806x@ac-reims.fr" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100007d@ac-reims.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100033g@ac-reims.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100947a@ac-reims.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100765c@ac-reims.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100013k@ac-reims.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100081j@ac-reims.fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0101135e@ac-reims.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100010g@ac-reims.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100019s@ac-reims.fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100005b@ac-reims.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100807y@ac-reims.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100786a@ac-reims.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100038m@ac-reims.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0100003z@ac-reims.fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.0101134d@ac-reims.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A11" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+    <sheetView tabSelected="1" topLeftCell="C28" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="H47" sqref="H47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="39.140625" customWidth="1"/>
     <col min="4" max="4" width="55.140625" customWidth="1"/>
     <col min="5" max="5" width="33.5703125" customWidth="1"/>
     <col min="6" max="6" width="15" customWidth="1"/>
     <col min="7" max="7" width="24.5703125" customWidth="1"/>
     <col min="8" max="8" width="46.85546875" customWidth="1"/>
     <col min="9" max="9" width="37.85546875" customWidth="1"/>
-    <col min="10" max="10" width="32.28515625" style="41" customWidth="1"/>
+    <col min="10" max="10" width="32.28515625" style="40" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="D1" s="3"/>
       <c r="G1" s="4"/>
       <c r="I1" s="5" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G2" s="4"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="D3" s="3"/>
       <c r="G3" s="4"/>
       <c r="I3" s="5" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="D4" s="3"/>
       <c r="G4" s="4"/>
     </row>
     <row r="5" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="42" t="s">
-        <v>310</v>
+      <c r="J5" s="41" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="H6" s="27" t="s">
-        <v>294</v>
+      <c r="H6" s="28" t="s">
+        <v>302</v>
       </c>
       <c r="I6" s="28" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="J6" s="33"/>
     </row>
     <row r="7" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="28" t="s">
+        <v>277</v>
+      </c>
+      <c r="I7" s="28" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="J7" s="33"/>
     </row>
     <row r="8" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>29</v>
       </c>
       <c r="H8" s="28" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="I8" s="28" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="J8" s="33"/>
     </row>
     <row r="9" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="H9" s="33" t="s">
-        <v>36</v>
+      <c r="H9" s="31" t="s">
+        <v>284</v>
       </c>
       <c r="I9" s="33" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="J9" s="33"/>
     </row>
     <row r="10" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="D10" s="14" t="s">
+      <c r="E10" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="E10" s="13" t="s">
+      <c r="F10" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="F10" s="13" t="s">
+      <c r="G10" s="15" t="s">
         <v>41</v>
       </c>
-      <c r="G10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="33" t="s">
+      <c r="H10" s="31" t="s">
+        <v>134</v>
+      </c>
+      <c r="I10" s="28" t="s">
+        <v>286</v>
+      </c>
+      <c r="J10" s="33" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="D11" s="14" t="s">
+      <c r="F11" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="E11" s="13" t="s">
+      <c r="G11" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="F11" s="13" t="s">
-[...9 lines deleted...]
-        <v>121</v>
+      <c r="H11" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="I11" s="27" t="s">
+        <v>303</v>
       </c>
       <c r="J11" s="33"/>
     </row>
     <row r="12" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="E12" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="D12" s="14" t="s">
+      <c r="F12" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="E12" s="13" t="s">
+      <c r="G12" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="F12" s="13" t="s">
-[...8 lines deleted...]
-      <c r="I12" s="39"/>
+      <c r="H12" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="I12" s="38"/>
       <c r="J12" s="33"/>
     </row>
     <row r="13" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="16" t="s">
+      <c r="D13" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="C13" s="13" t="s">
+      <c r="E13" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="D13" s="14" t="s">
+      <c r="F13" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="E13" s="13" t="s">
+      <c r="G13" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="F13" s="13" t="s">
-[...9 lines deleted...]
-        <v>312</v>
+      <c r="H13" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="I13" s="28" t="s">
+        <v>304</v>
       </c>
       <c r="J13" s="33"/>
     </row>
     <row r="14" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D14" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="B14" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="13" t="s">
+      <c r="E14" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="F14" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="D14" s="14" t="s">
+      <c r="G14" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="E14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="13" t="s">
+      <c r="H14" s="33" t="s">
+        <v>283</v>
+      </c>
+      <c r="I14" s="33" t="s">
         <v>71</v>
       </c>
-      <c r="G14" s="15" t="s">
-[...9 lines deleted...]
-        <v>139</v>
+      <c r="J14" s="33" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="E15" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="D15" s="14" t="s">
+      <c r="F15" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="E15" s="13" t="s">
+      <c r="G15" s="15" t="s">
         <v>77</v>
       </c>
-      <c r="F15" s="13" t="s">
-[...8 lines deleted...]
-      <c r="I15" s="40"/>
+      <c r="H15" s="28" t="s">
+        <v>287</v>
+      </c>
+      <c r="I15" s="39"/>
       <c r="J15" s="33"/>
     </row>
     <row r="16" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="D16" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E16" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="D16" s="14" t="s">
+      <c r="F16" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="E16" s="13" t="s">
+      <c r="G16" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="F16" s="13" t="s">
-[...9 lines deleted...]
-        <v>274</v>
+      <c r="H16" s="30" t="s">
+        <v>288</v>
+      </c>
+      <c r="I16" s="27" t="s">
+        <v>305</v>
       </c>
       <c r="J16" s="33"/>
     </row>
     <row r="17" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="D17" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E17" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="D17" s="14" t="s">
+      <c r="F17" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="E17" s="13" t="s">
+      <c r="G17" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="F17" s="13" t="s">
-[...8 lines deleted...]
-      <c r="I17" s="39"/>
+      <c r="H17" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="38"/>
       <c r="J17" s="33"/>
     </row>
     <row r="18" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="E18" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="D18" s="14" t="s">
+      <c r="F18" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="E18" s="13" t="s">
+      <c r="G18" s="15" t="s">
         <v>97</v>
       </c>
-      <c r="F18" s="13" t="s">
-[...9 lines deleted...]
-        <v>300</v>
+      <c r="H18" s="28" t="s">
+        <v>289</v>
+      </c>
+      <c r="I18" s="33" t="s">
+        <v>290</v>
       </c>
       <c r="J18" s="33"/>
     </row>
     <row r="19" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="D19" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="E19" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="D19" s="14" t="s">
+      <c r="F19" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="E19" s="13" t="s">
+      <c r="G19" s="15" t="s">
         <v>103</v>
       </c>
-      <c r="F19" s="13" t="s">
-[...9 lines deleted...]
-        <v>301</v>
+      <c r="H19" s="33" t="s">
+        <v>135</v>
+      </c>
+      <c r="I19" s="28" t="s">
+        <v>291</v>
       </c>
       <c r="J19" s="33"/>
     </row>
     <row r="20" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="D20" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="E20" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="D20" s="14" t="s">
+      <c r="F20" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="E20" s="13" t="s">
+      <c r="G20" s="15" t="s">
         <v>110</v>
       </c>
-      <c r="F20" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H20" s="30" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="I20" s="39"/>
+        <v>230</v>
+      </c>
+      <c r="I20" s="38"/>
       <c r="J20" s="33"/>
     </row>
     <row r="21" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="D21" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="E21" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="D21" s="14" t="s">
+      <c r="F21" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="E21" s="13" t="s">
+      <c r="G21" s="15" t="s">
         <v>117</v>
       </c>
-      <c r="F21" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="15" t="s">
+      <c r="H21" s="28" t="s">
+        <v>184</v>
+      </c>
+      <c r="I21" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="J21" s="33" t="s">
         <v>119</v>
-      </c>
-[...7 lines deleted...]
-        <v>122</v>
       </c>
       <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="D22" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="B22" s="12" t="s">
+      <c r="E22" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="C22" s="13" t="s">
+      <c r="F22" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="D22" s="14" t="s">
+      <c r="G22" s="15" t="s">
         <v>126</v>
       </c>
-      <c r="E22" s="13" t="s">
+      <c r="H22" s="28" t="s">
         <v>127</v>
       </c>
-      <c r="F22" s="13" t="s">
-[...9 lines deleted...]
-        <v>302</v>
+      <c r="I22" s="33" t="s">
+        <v>292</v>
       </c>
       <c r="J22" s="33"/>
     </row>
     <row r="23" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="D23" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="E23" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="B23" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="13" t="s">
+      <c r="F23" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="D23" s="14" t="s">
+      <c r="G23" s="15" t="s">
         <v>133</v>
       </c>
-      <c r="E23" s="13" t="s">
-[...15 lines deleted...]
-        <v>311</v>
+      <c r="H23" s="31" t="s">
+        <v>306</v>
+      </c>
+      <c r="I23" s="36" t="s">
+        <v>307</v>
+      </c>
+      <c r="J23" s="33" t="s">
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B24" s="12"/>
       <c r="C24" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="D24" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="E24" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="F24" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="D24" s="14" t="s">
+      <c r="G24" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="E24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="13" t="s">
+      <c r="H24" s="28" t="s">
+        <v>91</v>
+      </c>
+      <c r="I24" s="33" t="s">
         <v>144</v>
       </c>
-      <c r="G24" s="15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J24" s="33" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="13" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D25" s="17" t="s">
+        <v>146</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="F25" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="G25" s="15" t="s">
         <v>149</v>
       </c>
-      <c r="E25" s="13" t="s">
+      <c r="H25" s="33" t="s">
+        <v>280</v>
+      </c>
+      <c r="I25" s="33" t="s">
         <v>150</v>
-      </c>
-[...10 lines deleted...]
-        <v>153</v>
       </c>
       <c r="J25" s="33"/>
     </row>
     <row r="26" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="D26" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="F26" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="G26" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="D26" s="14" t="s">
-[...15 lines deleted...]
-        <v>304</v>
+      <c r="H26" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="I26" s="28" t="s">
+        <v>293</v>
       </c>
       <c r="J26" s="33"/>
     </row>
     <row r="27" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="D27" s="14" t="s">
+        <v>160</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="F27" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="G27" s="15" t="s">
         <v>162</v>
       </c>
-      <c r="B27" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="13" t="s">
+      <c r="H27" s="28" t="s">
         <v>163</v>
       </c>
-      <c r="D27" s="14" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I27" s="30" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="J27" s="33"/>
     </row>
     <row r="28" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="D28" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="E28" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="F28" s="13" t="s">
         <v>168</v>
       </c>
-      <c r="B28" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="13" t="s">
+      <c r="G28" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="D28" s="14" t="s">
-[...2 lines deleted...]
-      <c r="E28" s="13" t="s">
+      <c r="H28" s="28" t="s">
+        <v>118</v>
+      </c>
+      <c r="I28" s="28" t="s">
+        <v>281</v>
+      </c>
+      <c r="J28" s="33" t="s">
         <v>171</v>
-      </c>
-[...13 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="D29" s="14" t="s">
+        <v>174</v>
+      </c>
+      <c r="E29" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="F29" s="13" t="s">
         <v>176</v>
       </c>
-      <c r="B29" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="13" t="s">
+      <c r="G29" s="15" t="s">
         <v>177</v>
       </c>
-      <c r="D29" s="14" t="s">
+      <c r="H29" s="28" t="s">
+        <v>143</v>
+      </c>
+      <c r="I29" s="28" t="s">
+        <v>269</v>
+      </c>
+      <c r="J29" s="33"/>
+    </row>
+    <row r="30" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="12" t="s">
         <v>178</v>
-      </c>
-[...19 lines deleted...]
-        <v>182</v>
       </c>
       <c r="B30" s="12"/>
       <c r="C30" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="D30" s="14" t="s">
+        <v>180</v>
+      </c>
+      <c r="E30" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="F30" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="G30" s="15" t="s">
         <v>183</v>
       </c>
-      <c r="D30" s="14" t="s">
-[...14 lines deleted...]
-      <c r="I30" s="36"/>
+      <c r="H30" s="31" t="s">
+        <v>270</v>
+      </c>
+      <c r="I30" s="38"/>
       <c r="J30" s="33"/>
     </row>
     <row r="31" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="7"/>
       <c r="B31" s="7"/>
       <c r="C31" s="22"/>
       <c r="D31" s="23"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="24"/>
       <c r="H31" s="29"/>
       <c r="I31" s="29"/>
-      <c r="J31" s="43"/>
+      <c r="J31" s="42"/>
     </row>
     <row r="32" spans="1:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="18" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>26</v>
       </c>
       <c r="E32" s="18" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="F32" s="18" t="s">
         <v>28</v>
       </c>
       <c r="G32" s="20" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H32" s="28" t="s">
-        <v>286</v>
-[...4 lines deleted...]
-      <c r="J32" s="43"/>
+        <v>278</v>
+      </c>
+      <c r="I32" s="34" t="s">
+        <v>308</v>
+      </c>
+      <c r="J32" s="42"/>
     </row>
     <row r="33" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="18" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="D33" s="19"/>
       <c r="E33" s="18"/>
       <c r="F33" s="18"/>
       <c r="G33" s="20" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="H33" s="30"/>
       <c r="I33" s="30"/>
-      <c r="J33" s="43"/>
+      <c r="J33" s="42"/>
     </row>
     <row r="34" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="12" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="18" t="s">
+        <v>192</v>
+      </c>
+      <c r="D34" s="19" t="s">
+        <v>193</v>
+      </c>
+      <c r="E34" s="18" t="s">
+        <v>194</v>
+      </c>
+      <c r="F34" s="18" t="s">
+        <v>195</v>
+      </c>
+      <c r="G34" s="20" t="s">
         <v>196</v>
       </c>
-      <c r="D34" s="19" t="s">
+      <c r="H34" s="30" t="s">
         <v>197</v>
       </c>
-      <c r="E34" s="18" t="s">
+      <c r="I34" s="30" t="s">
         <v>198</v>
       </c>
-      <c r="F34" s="18" t="s">
-[...11 lines deleted...]
-      <c r="J34" s="43"/>
+      <c r="J34" s="42"/>
     </row>
     <row r="35" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="12" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="30" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="D35" s="19" t="s">
+        <v>200</v>
+      </c>
+      <c r="E35" s="18" t="s">
+        <v>201</v>
+      </c>
+      <c r="F35" s="18" t="s">
+        <v>202</v>
+      </c>
+      <c r="G35" s="21" t="s">
+        <v>203</v>
+      </c>
+      <c r="H35" s="28" t="s">
         <v>204</v>
       </c>
-      <c r="E35" s="18" t="s">
-[...14 lines deleted...]
-      <c r="J35" s="43"/>
+      <c r="I35" s="27" t="s">
+        <v>294</v>
+      </c>
+      <c r="J35" s="42"/>
     </row>
     <row r="36" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="12" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="18" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="D36" s="19"/>
       <c r="E36" s="18"/>
       <c r="F36" s="18"/>
       <c r="G36" s="21"/>
       <c r="H36" s="28"/>
-      <c r="I36" s="32" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="43"/>
+      <c r="I36" s="27" t="s">
+        <v>267</v>
+      </c>
+      <c r="J36" s="42"/>
     </row>
     <row r="37" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="12" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="D37" s="19" t="s">
+        <v>207</v>
+      </c>
+      <c r="E37" s="18" t="s">
+        <v>208</v>
+      </c>
+      <c r="F37" s="18" t="s">
+        <v>209</v>
+      </c>
+      <c r="G37" s="21" t="s">
+        <v>210</v>
+      </c>
+      <c r="H37" s="32" t="s">
         <v>211</v>
       </c>
-      <c r="D37" s="19" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I37" s="34" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="J37" s="43"/>
+        <v>309</v>
+      </c>
+      <c r="J37" s="42"/>
     </row>
     <row r="38" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="12" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="B38" s="12"/>
       <c r="C38" s="18" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="D38" s="19" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="E38" s="18" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="F38" s="18" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="G38" s="21" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="H38" s="32" t="s">
-        <v>278</v>
-[...4 lines deleted...]
-      <c r="J38" s="43"/>
+        <v>271</v>
+      </c>
+      <c r="I38" s="30" t="s">
+        <v>268</v>
+      </c>
+      <c r="J38" s="42"/>
     </row>
     <row r="39" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="12" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="18" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="D39" s="19"/>
       <c r="E39" s="18"/>
       <c r="F39" s="18"/>
       <c r="G39" s="21" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="H39" s="30"/>
       <c r="I39" s="33" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="J39" s="43"/>
+        <v>282</v>
+      </c>
+      <c r="J39" s="42"/>
     </row>
     <row r="40" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="12" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B40" s="12"/>
       <c r="C40" s="18" t="s">
+        <v>219</v>
+      </c>
+      <c r="D40" s="19" t="s">
+        <v>220</v>
+      </c>
+      <c r="E40" s="18" t="s">
+        <v>221</v>
+      </c>
+      <c r="F40" s="18" t="s">
+        <v>222</v>
+      </c>
+      <c r="G40" s="21" t="s">
+        <v>223</v>
+      </c>
+      <c r="H40" s="32" t="s">
         <v>224</v>
       </c>
-      <c r="D40" s="19" t="s">
-[...17 lines deleted...]
-      <c r="J40" s="43"/>
+      <c r="I40" s="30" t="s">
+        <v>295</v>
+      </c>
+      <c r="J40" s="42"/>
     </row>
     <row r="41" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="12" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="18" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="D41" s="19" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="E41" s="18" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="F41" s="18" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="G41" s="21" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>229</v>
+      </c>
+      <c r="H41" s="34" t="s">
+        <v>310</v>
       </c>
       <c r="I41" s="33" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="J41" s="43"/>
+        <v>272</v>
+      </c>
+      <c r="J41" s="42"/>
     </row>
     <row r="42" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="12" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="18" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="D42" s="19"/>
       <c r="E42" s="18"/>
       <c r="F42" s="18"/>
       <c r="G42" s="20" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="H42" s="30"/>
-      <c r="I42" s="33" t="s">
-[...2 lines deleted...]
-      <c r="J42" s="43"/>
+      <c r="I42" s="31" t="s">
+        <v>312</v>
+      </c>
+      <c r="J42" s="42"/>
     </row>
     <row r="43" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="7"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="23"/>
       <c r="E43" s="22"/>
       <c r="F43" s="22"/>
       <c r="G43" s="24"/>
       <c r="H43" s="29"/>
-      <c r="I43" s="38"/>
-      <c r="J43" s="43"/>
+      <c r="I43" s="37"/>
+      <c r="J43" s="42"/>
     </row>
     <row r="44" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="12" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="B44" s="12"/>
       <c r="C44" s="18" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="D44" s="19" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="E44" s="18" t="s">
         <v>33</v>
       </c>
       <c r="F44" s="18" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="G44" s="21" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="H44" s="30" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I44" s="30" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="J44" s="43"/>
+        <v>298</v>
+      </c>
+      <c r="J44" s="42"/>
     </row>
     <row r="45" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="12" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="18" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="D45" s="19" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="E45" s="18" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F45" s="18" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="G45" s="21" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="H45" s="33" t="s">
-        <v>250</v>
-[...4 lines deleted...]
-      <c r="J45" s="43"/>
+        <v>244</v>
+      </c>
+      <c r="I45" s="34" t="s">
+        <v>311</v>
+      </c>
+      <c r="J45" s="42"/>
     </row>
     <row r="46" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="12" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="B46" s="12"/>
       <c r="C46" s="18" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="D46" s="19" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="E46" s="18" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="F46" s="18" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="G46" s="21" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="H46" s="30" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="I46" s="32" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="J46" s="43"/>
+        <v>157</v>
+      </c>
+      <c r="J46" s="42"/>
     </row>
     <row r="47" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="7"/>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="23"/>
       <c r="E47" s="22"/>
       <c r="F47" s="22"/>
       <c r="G47" s="24"/>
       <c r="H47" s="29"/>
       <c r="I47" s="29"/>
-      <c r="J47" s="43"/>
+      <c r="J47" s="42"/>
     </row>
     <row r="48" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="7"/>
       <c r="B48" s="7"/>
       <c r="C48" s="25"/>
       <c r="D48" s="26"/>
       <c r="E48" s="22"/>
       <c r="F48" s="22"/>
       <c r="G48" s="24"/>
       <c r="H48" s="29"/>
       <c r="I48" s="29"/>
-      <c r="J48" s="43"/>
+      <c r="J48" s="42"/>
     </row>
     <row r="49" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="12" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="B49" s="12"/>
       <c r="C49" s="18" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="D49" s="19" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="E49" s="18" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="F49" s="18" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="G49" s="21" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="H49" s="30" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="I49" s="30"/>
-      <c r="J49" s="43"/>
+      <c r="J49" s="42"/>
     </row>
     <row r="50" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="12" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="B50" s="12"/>
       <c r="C50" s="18" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="D50" s="19" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E50" s="18" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="F50" s="18" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="G50" s="21" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="H50" s="30" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="I50" s="30"/>
-      <c r="J50" s="43"/>
+      <c r="J50" s="42"/>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A51" s="7"/>
       <c r="B51" s="7"/>
       <c r="D51" s="3"/>
       <c r="G51" s="4"/>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A52" s="7"/>
       <c r="B52" s="7"/>
       <c r="D52" s="3"/>
       <c r="G52" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G6" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="G7" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="G8" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="G9" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="G10" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="G11" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="G12" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="G13" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="G14" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="G15" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>